--- v0 (2026-06-13)
+++ v1 (2026-07-24)
@@ -1,2055 +1,1695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:body>
-    <w:p>
-[...50 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+    <w:bookmarkStart w:id="0" w:name="page1"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="-1101"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>202565</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>323850</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7144385" cy="15875"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7144385" cy="15875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>202565</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>354965</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7144385" cy="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7144385" cy="7620"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
         <w:t>UNITED STATES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TextBody"/>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:spacing w:after="0" w:line="37" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...15 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:ind w:right="-1101"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>SECURITIES AND EXCHANGE COMMISSION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TextBody"/>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4781"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Washington, D.C. 20549</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="184" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:smallCaps w:val="false"/>
+        <w:ind w:right="-1101"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 14A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="209" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="-1101"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Proxy Statement Pursuant to Section 14(a) of</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="35" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...45 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:ind w:right="-1101"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>the Securities Exchange Act of 1934 (Amendment No. )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="158" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1"/>
+        <w:spacing w:after="0" w:line="184" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filed by the Registrant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>☒</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1"/>
+        <w:spacing w:after="0" w:line="184" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filed by a Party other than the Registrant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="247" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="281" w:hanging="281"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="281" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Preliminary Proxy Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="206" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="281" w:hanging="281"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="281" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Confidential, for Use of the Commission Only (as permitted by Rule 14a-6(e)(2))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="214" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="281" w:hanging="281"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="281" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Definitive Proxy Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="281" w:hanging="281"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="281" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Definitive Additional Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="281" w:hanging="281"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="281" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Soliciting Material under §240.14a-12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="202" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:smallCaps w:val="false"/>
+        <w:ind w:right="-1101"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CENTURY THERAPEUTICS, INC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>20320</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7144385" cy="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7144385" cy="7620"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="21" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4061"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Name of Registrant as Specified in Its Charter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="208" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3201"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:smallCaps w:val="false"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Name of Person(s) Filing Proxy Statement, if Other Than the Registrant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-113665</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7144385" cy="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7144385" cy="7620"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="191" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...1461 lines deleted...]
-        <w:br w:type="page"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Payment of Filing Fee (Check all boxes that apply):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="241" w:hanging="241"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="241" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>No fee required</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="241" w:hanging="241"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="241" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Fee paid previously with preliminary materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="210" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="241" w:hanging="241"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="241" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MS PGothic" w:cs="MS PGothic" w:eastAsia="MS PGothic" w:hAnsi="MS PGothic"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Fee computed on table in exhibit required by Item 25(b) per Exchange Act Rules 14a-6(i)(1) and 0-11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>175895</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7144385" cy="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7144385" cy="7620"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>199390</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7144385" cy="15875"/>
+            <wp:wrapNone/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7144385" cy="15875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>637540</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7144385" cy="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7144385" cy="7620"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="10141"/>
+          </w:cols>
+          <w:pgMar w:left="319" w:top="817" w:right="1440" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="1" w:name="page2"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>264795</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>558800</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6893560" cy="8953500"/>
+            <wp:wrapNone/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6893560" cy="8953500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="1" w:num="1" w:space="0"/>
+          <w:pgMar w:left="1440" w:top="1440" w:right="1440" w:bottom="875" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="2" w:name="page3"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>264795</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>88900</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6893560" cy="8953500"/>
+            <wp:wrapNone/>
+            <wp:docPr id="9" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6893560" cy="8953500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:type w:val="nextPage"/>
-[...5 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+      <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+      <w:cols w:equalWidth="1" w:num="1" w:space="0"/>
+      <w:pgMar w:left="1440" w:top="1440" w:right="1440" w:bottom="875" w:gutter="0" w:footer="0" w:header="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:charset w:val="02"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:charset w:val="00"/>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="19495CFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="☐"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="2AE8944A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="☒"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="625558EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="☐"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="238E1F29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="☒"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="46E87CCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="☐"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="1134"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Tahoma" w:cs="Noto Sans Devanagari"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteCharacters">
-[...2 lines deleted...]
-    <w:rPr/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteCharacters">
-[...150 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/30$Build-2</Application>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>3</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>2</Pages>
-[...3 lines deleted...]
-  <Paragraphs>65</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-[...2 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Windows User</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <dc:subject/>
-  <dc:title/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>